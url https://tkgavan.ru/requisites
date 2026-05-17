--- v0 (2025-12-18)
+++ v1 (2026-05-17)
@@ -1,686 +1,1586 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="007940BA" w:rsidRPr="00DD091C" w:rsidRDefault="007940BA" w:rsidP="007940BA">
+    <w:p w:rsidR="00F878C0" w:rsidRDefault="00F878C0" w:rsidP="002D1CFD">
       <w:pPr>
-        <w:rPr>
-[...53 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00EB57B6" w:rsidRDefault="00EB57B6" w:rsidP="00EB57B6">
+    <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="002D1CFD">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="-709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00316997">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1207800045650</w:t>
+        <w:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00316997">
+      <w:r w:rsidR="00C76700">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ИНН</w:t>
+        <w:t>«</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00316997">
+      <w:r w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>КПП</w:t>
+        <w:t>Г</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="0005753A">
+      <w:r w:rsidR="006F15E0" w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Юридический адрес</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0005753A">
+      <w:r w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Фактический адрес</w:t>
+        <w:t>А</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006F15E0" w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-        <w:t>195067, г.СПб. Непокоренных пр-т, д.63, корп.8/2</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="006F15E0" w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidR="006F15E0" w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:r w:rsidR="006F15E0" w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ь</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26534" w:rsidRPr="00300B22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    П Л Ю С</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007940BA" w:rsidRDefault="007940BA" w:rsidP="007940BA">
+    <w:p w:rsidR="00C62285" w:rsidRPr="00300B22" w:rsidRDefault="00210128" w:rsidP="00F878C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007940BA">
+      <w:r w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Банковские реквизиты</w:t>
+        <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="007940BA">
+      <w:r w:rsidR="00C62285" w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
+        <w:t>___________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00755ABF">
+      <w:r w:rsidR="00AD2DEE" w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>БАНК:</w:t>
+        <w:t>__</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C62285" w:rsidRPr="00300B22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...82 lines deleted...]
-        <w:t>ОГРН: 1027739019208</w:t>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00755ABF" w:rsidRPr="00755ABF" w:rsidRDefault="00755ABF" w:rsidP="00755ABF">
-[...56 lines deleted...]
-    <w:p w:rsidR="007940BA" w:rsidRDefault="007940BA" w:rsidP="007940BA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="10349" w:type="dxa"/>
+        <w:tblInd w:w="-743" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5202"/>
+        <w:gridCol w:w="5147"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="651"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Полное наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00776207">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ООО «</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2982" w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Гавань</w:t>
+            </w:r>
+            <w:r w:rsidR="00776207" w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Плюс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="988"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Юридический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E75BEF" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">195067, г. Санкт-Петербург, вн. тер. г. муниципальный округ Пискаревка, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>пр-кт Непокорённых, д. 63, литера К9, помещ. 1-Н, часть 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="674"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фактический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E75BEF" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">195067, г. Санкт-Петербург, вн. тер. г. муниципальный округ Пискаревка, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>пр-кт Непокорённых, д. 63, литера К9, помещ. 1-Н, часть 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>7804717190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="008949C0" w:rsidRDefault="008949C0" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008949C0">
+              <w:rPr>
+                <w:rStyle w:val="copytarget"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>780401001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ОГРН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1257800081725</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ОКТМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="00776207" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40332000000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00821484" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00821484" w:rsidRPr="00300B22" w:rsidRDefault="00821484" w:rsidP="00821484">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ОКПО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00821484" w:rsidRPr="00300B22" w:rsidRDefault="00821484" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>85336492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE3C98" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE3C98" w:rsidRPr="00300B22" w:rsidRDefault="00CE3C98" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Генеральный директор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CE3C98" w:rsidRPr="00300B22" w:rsidRDefault="00CE3C98" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Мамедов Видади Мустафа оглы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Телефон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>332-70-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Vidadi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2008@</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>yandex</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2623E" w:rsidRPr="00300B22" w:rsidTr="00F5357D">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C2623E" w:rsidRPr="00300B22" w:rsidRDefault="00C2623E" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Банковские реквизиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПАО «</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0CBC" w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Банк</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0CBC" w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Санкт-Петербург</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Расчетный счет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="007F337B" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>40702 810 2 9055 0006681</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Корреспондентский счет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>30101 810 9 0000 0000790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="002D1CFD" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>БИК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D1CFD" w:rsidRPr="00300B22" w:rsidRDefault="007F337B" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00300B22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>044030790</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4C1E" w:rsidRPr="00300B22" w:rsidTr="00FB6A3F">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA4C1E" w:rsidRPr="00300B22" w:rsidRDefault="00EA4C1E" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4C1E" w:rsidRPr="00300B22" w:rsidTr="006C5FF4">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10349" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA4C1E" w:rsidRPr="00256F34" w:rsidRDefault="00EA4C1E" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ЭДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA4C1E" w:rsidRPr="00300B22" w:rsidTr="00947B39">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5202" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA4C1E" w:rsidRPr="00EA4C1E" w:rsidRDefault="00EA4C1E" w:rsidP="00EA4C1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA4C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>КАЛУГА АСТРАЛ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5147" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EA4C1E" w:rsidRPr="00EA4C1E" w:rsidRDefault="00EA4C1E" w:rsidP="00947B39">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00765968">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2AE3FB0B1D4-EC02-4022-8A75-55B4907D8E0F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D20B98" w:rsidRPr="005B5BBA" w:rsidRDefault="00D20B98" w:rsidP="00D049C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008A377C" w:rsidRDefault="007940BA">
-[...124 lines deleted...]
-    <w:sectPr w:rsidR="0002269B" w:rsidRPr="0002269B" w:rsidSect="00C2694D">
+    <w:sectPr w:rsidR="00D20B98" w:rsidRPr="005B5BBA" w:rsidSect="00210128">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007940BA"/>
-    <w:rsid w:val="000028A9"/>
-    <w:rsid w:val="0002269B"/>
+    <w:rsid w:val="00020885"/>
+    <w:rsid w:val="000766FB"/>
+    <w:rsid w:val="000855D8"/>
+    <w:rsid w:val="0009060E"/>
+    <w:rsid w:val="000937FE"/>
+    <w:rsid w:val="000A24B8"/>
+    <w:rsid w:val="000D291B"/>
+    <w:rsid w:val="000F4AF1"/>
+    <w:rsid w:val="001050B7"/>
+    <w:rsid w:val="001519DF"/>
+    <w:rsid w:val="001520D5"/>
+    <w:rsid w:val="00182E72"/>
+    <w:rsid w:val="0018639D"/>
     <w:rsid w:val="00192E9C"/>
+    <w:rsid w:val="001C19CB"/>
+    <w:rsid w:val="00210128"/>
+    <w:rsid w:val="0022311D"/>
+    <w:rsid w:val="002338D2"/>
+    <w:rsid w:val="00256F34"/>
+    <w:rsid w:val="00264296"/>
+    <w:rsid w:val="0027286D"/>
+    <w:rsid w:val="00273F80"/>
+    <w:rsid w:val="0029461F"/>
+    <w:rsid w:val="002A450E"/>
+    <w:rsid w:val="002A74F6"/>
+    <w:rsid w:val="002C0CBC"/>
+    <w:rsid w:val="002D1CFD"/>
+    <w:rsid w:val="00300B22"/>
+    <w:rsid w:val="00303E0B"/>
+    <w:rsid w:val="00311B78"/>
     <w:rsid w:val="00316997"/>
-    <w:rsid w:val="003F793C"/>
-    <w:rsid w:val="004C1460"/>
+    <w:rsid w:val="0032439B"/>
+    <w:rsid w:val="00333FC0"/>
+    <w:rsid w:val="00382EC4"/>
+    <w:rsid w:val="003900B2"/>
+    <w:rsid w:val="003D4672"/>
+    <w:rsid w:val="00447498"/>
+    <w:rsid w:val="00454265"/>
+    <w:rsid w:val="004B4446"/>
+    <w:rsid w:val="004C5791"/>
+    <w:rsid w:val="004D1DDD"/>
+    <w:rsid w:val="0050156D"/>
+    <w:rsid w:val="005230A1"/>
+    <w:rsid w:val="005323B3"/>
+    <w:rsid w:val="00564D99"/>
+    <w:rsid w:val="005B31AF"/>
+    <w:rsid w:val="005B5BBA"/>
+    <w:rsid w:val="005C57D0"/>
+    <w:rsid w:val="005C67D4"/>
+    <w:rsid w:val="005D7CB9"/>
+    <w:rsid w:val="00606A88"/>
+    <w:rsid w:val="00616BDD"/>
+    <w:rsid w:val="006572B9"/>
+    <w:rsid w:val="00660A19"/>
+    <w:rsid w:val="00662789"/>
+    <w:rsid w:val="00686F82"/>
+    <w:rsid w:val="00694EFC"/>
+    <w:rsid w:val="006F15E0"/>
+    <w:rsid w:val="00722695"/>
+    <w:rsid w:val="00752851"/>
     <w:rsid w:val="00755ABF"/>
+    <w:rsid w:val="00762DB4"/>
+    <w:rsid w:val="00765968"/>
+    <w:rsid w:val="00776207"/>
     <w:rsid w:val="007940BA"/>
+    <w:rsid w:val="007B5CDB"/>
+    <w:rsid w:val="007E0A05"/>
+    <w:rsid w:val="007F337B"/>
+    <w:rsid w:val="008139CF"/>
+    <w:rsid w:val="00821484"/>
+    <w:rsid w:val="0084125C"/>
+    <w:rsid w:val="0086604F"/>
+    <w:rsid w:val="0088770E"/>
+    <w:rsid w:val="008949C0"/>
     <w:rsid w:val="008A377C"/>
+    <w:rsid w:val="008E7701"/>
+    <w:rsid w:val="00947B39"/>
+    <w:rsid w:val="009B3BE7"/>
     <w:rsid w:val="009D5C19"/>
-    <w:rsid w:val="00A67D95"/>
+    <w:rsid w:val="009F5150"/>
+    <w:rsid w:val="00A50A5E"/>
+    <w:rsid w:val="00A60C6A"/>
+    <w:rsid w:val="00A77C75"/>
+    <w:rsid w:val="00A87527"/>
+    <w:rsid w:val="00AC71DC"/>
+    <w:rsid w:val="00AD2DEE"/>
+    <w:rsid w:val="00B00263"/>
+    <w:rsid w:val="00B12B96"/>
+    <w:rsid w:val="00B36553"/>
+    <w:rsid w:val="00B42073"/>
+    <w:rsid w:val="00B55D85"/>
+    <w:rsid w:val="00B9105F"/>
+    <w:rsid w:val="00B921B2"/>
+    <w:rsid w:val="00BB4FBD"/>
+    <w:rsid w:val="00BE34D9"/>
+    <w:rsid w:val="00BE538C"/>
+    <w:rsid w:val="00BF5255"/>
     <w:rsid w:val="00BF6F47"/>
+    <w:rsid w:val="00C072FA"/>
+    <w:rsid w:val="00C16701"/>
+    <w:rsid w:val="00C2208E"/>
+    <w:rsid w:val="00C2623E"/>
     <w:rsid w:val="00C2694D"/>
     <w:rsid w:val="00C46F18"/>
+    <w:rsid w:val="00C62285"/>
+    <w:rsid w:val="00C66F51"/>
+    <w:rsid w:val="00C76700"/>
+    <w:rsid w:val="00CB2982"/>
+    <w:rsid w:val="00CE3C98"/>
+    <w:rsid w:val="00CF6523"/>
+    <w:rsid w:val="00D049C7"/>
+    <w:rsid w:val="00D20B98"/>
+    <w:rsid w:val="00D2790B"/>
+    <w:rsid w:val="00D61B6A"/>
+    <w:rsid w:val="00D67427"/>
+    <w:rsid w:val="00D67DD5"/>
+    <w:rsid w:val="00D8464A"/>
+    <w:rsid w:val="00DD44C4"/>
+    <w:rsid w:val="00DF033F"/>
+    <w:rsid w:val="00E37E6D"/>
+    <w:rsid w:val="00E40074"/>
+    <w:rsid w:val="00E43AB5"/>
+    <w:rsid w:val="00E75BEF"/>
+    <w:rsid w:val="00E801C7"/>
+    <w:rsid w:val="00E91F92"/>
+    <w:rsid w:val="00EA4C1E"/>
     <w:rsid w:val="00EB57B6"/>
+    <w:rsid w:val="00EE1BA8"/>
+    <w:rsid w:val="00F1066A"/>
+    <w:rsid w:val="00F23CE7"/>
+    <w:rsid w:val="00F26534"/>
+    <w:rsid w:val="00F32A2F"/>
+    <w:rsid w:val="00F364C4"/>
+    <w:rsid w:val="00F878C0"/>
+    <w:rsid w:val="00FA5111"/>
+    <w:rsid w:val="00FE1862"/>
+    <w:rsid w:val="00FF3C01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -856,55 +1756,79 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0002269B"/>
+    <w:rsid w:val="00C62285"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002D1CFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="copytarget">
+    <w:name w:val="copy_target"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="008949C0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -1057,67 +1981,106 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0002269B"/>
+    <w:rsid w:val="00C62285"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002D1CFD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="copytarget">
+    <w:name w:val="copy_target"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="008949C0"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1513907836">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vidadi2008@yandex.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1361,53 +2324,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>129</Words>
-  <Characters>737</Characters>
+  <Words>131</Words>
+  <Characters>753</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Ya Blondinko Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>865</CharactersWithSpaces>
+  <CharactersWithSpaces>883</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Пользователь Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>